--- v0 (2025-10-10)
+++ v1 (2026-05-23)
@@ -2,53 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00183BFA" w:rsidP="00E461DE">
+    <w:p w14:paraId="5CEB763D" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00183BFA" w:rsidP="00E461DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -67,431 +67,431 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidR="00E461DE" w:rsidRPr="00183BFA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Statement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00E461DE">
+    <w:p w14:paraId="5023EC68" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00E461DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2802"/>
         <w:gridCol w:w="6520"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E461DE" w:rsidRPr="007922FE" w:rsidTr="00183BFA">
+      <w:tr w:rsidR="00E461DE" w:rsidRPr="007922FE" w14:paraId="5B99DD84" w14:textId="77777777" w:rsidTr="00183BFA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00183BFA" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
+          <w:p w14:paraId="0D31415A" w14:textId="77777777" w:rsidR="00183BFA" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="708"/>
                 <w:tab w:val="left" w:pos="1416"/>
                 <w:tab w:val="left" w:pos="2124"/>
                 <w:tab w:val="left" w:pos="2832"/>
                 <w:tab w:val="left" w:pos="3540"/>
                 <w:tab w:val="left" w:pos="4248"/>
                 <w:tab w:val="left" w:pos="4956"/>
                 <w:tab w:val="left" w:pos="5664"/>
                 <w:tab w:val="left" w:pos="6372"/>
                 <w:tab w:val="left" w:pos="7080"/>
                 <w:tab w:val="left" w:pos="7788"/>
                 <w:tab w:val="left" w:pos="8496"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00183BFA">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Author(s) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00183BFA" w:rsidP="00183BFA">
+          <w:p w14:paraId="35A4DEEE" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00183BFA" w:rsidP="00183BFA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="708"/>
                 <w:tab w:val="left" w:pos="1416"/>
                 <w:tab w:val="left" w:pos="2124"/>
                 <w:tab w:val="left" w:pos="2832"/>
                 <w:tab w:val="left" w:pos="3540"/>
                 <w:tab w:val="left" w:pos="4248"/>
                 <w:tab w:val="left" w:pos="4956"/>
                 <w:tab w:val="left" w:pos="5664"/>
                 <w:tab w:val="left" w:pos="6372"/>
                 <w:tab w:val="left" w:pos="7080"/>
                 <w:tab w:val="left" w:pos="7788"/>
                 <w:tab w:val="left" w:pos="8496"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00183BFA">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">First </w:t>
             </w:r>
             <w:r w:rsidR="00E461DE" w:rsidRPr="00183BFA">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name and Surname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
+          <w:p w14:paraId="11092402" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="708"/>
                 <w:tab w:val="left" w:pos="1416"/>
                 <w:tab w:val="left" w:pos="2124"/>
                 <w:tab w:val="left" w:pos="2832"/>
                 <w:tab w:val="left" w:pos="3540"/>
                 <w:tab w:val="left" w:pos="4248"/>
                 <w:tab w:val="left" w:pos="4956"/>
                 <w:tab w:val="left" w:pos="5664"/>
                 <w:tab w:val="left" w:pos="6372"/>
                 <w:tab w:val="left" w:pos="7080"/>
                 <w:tab w:val="left" w:pos="7788"/>
                 <w:tab w:val="left" w:pos="8496"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
+          <w:p w14:paraId="26B72882" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="708"/>
                 <w:tab w:val="left" w:pos="1416"/>
                 <w:tab w:val="left" w:pos="2124"/>
                 <w:tab w:val="left" w:pos="2832"/>
                 <w:tab w:val="left" w:pos="3540"/>
                 <w:tab w:val="left" w:pos="4248"/>
                 <w:tab w:val="left" w:pos="4956"/>
                 <w:tab w:val="left" w:pos="5664"/>
                 <w:tab w:val="left" w:pos="6372"/>
                 <w:tab w:val="left" w:pos="7080"/>
                 <w:tab w:val="left" w:pos="7788"/>
                 <w:tab w:val="left" w:pos="8496"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidTr="00183BFA">
+      <w:tr w:rsidR="00E461DE" w:rsidRPr="00183BFA" w14:paraId="3B48ACCB" w14:textId="77777777" w:rsidTr="00183BFA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
+          <w:p w14:paraId="38D3E613" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="708"/>
                 <w:tab w:val="left" w:pos="1416"/>
                 <w:tab w:val="left" w:pos="2124"/>
                 <w:tab w:val="left" w:pos="2832"/>
                 <w:tab w:val="left" w:pos="3540"/>
                 <w:tab w:val="left" w:pos="4248"/>
                 <w:tab w:val="left" w:pos="4956"/>
                 <w:tab w:val="left" w:pos="5664"/>
                 <w:tab w:val="left" w:pos="6372"/>
                 <w:tab w:val="left" w:pos="7080"/>
                 <w:tab w:val="left" w:pos="7788"/>
                 <w:tab w:val="left" w:pos="8496"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00183BFA">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Affiliation </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00183BFA" w:rsidP="00183BFA">
+          <w:p w14:paraId="342E2791" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00183BFA" w:rsidP="00183BFA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="708"/>
                 <w:tab w:val="left" w:pos="1416"/>
                 <w:tab w:val="left" w:pos="2124"/>
                 <w:tab w:val="left" w:pos="2832"/>
                 <w:tab w:val="left" w:pos="3540"/>
                 <w:tab w:val="left" w:pos="4248"/>
                 <w:tab w:val="left" w:pos="4956"/>
                 <w:tab w:val="left" w:pos="5664"/>
                 <w:tab w:val="left" w:pos="6372"/>
                 <w:tab w:val="left" w:pos="7080"/>
                 <w:tab w:val="left" w:pos="7788"/>
                 <w:tab w:val="left" w:pos="8496"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00183BFA">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(university) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
+          <w:p w14:paraId="69B0B626" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="708"/>
                 <w:tab w:val="left" w:pos="1416"/>
                 <w:tab w:val="left" w:pos="2124"/>
                 <w:tab w:val="left" w:pos="2832"/>
                 <w:tab w:val="left" w:pos="3540"/>
                 <w:tab w:val="left" w:pos="4248"/>
                 <w:tab w:val="left" w:pos="4956"/>
                 <w:tab w:val="left" w:pos="5664"/>
                 <w:tab w:val="left" w:pos="6372"/>
                 <w:tab w:val="left" w:pos="7080"/>
                 <w:tab w:val="left" w:pos="7788"/>
                 <w:tab w:val="left" w:pos="8496"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidTr="00183BFA">
+      <w:tr w:rsidR="00E461DE" w:rsidRPr="00183BFA" w14:paraId="586E66C6" w14:textId="77777777" w:rsidTr="00183BFA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
+          <w:p w14:paraId="6E19AB2E" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="708"/>
                 <w:tab w:val="left" w:pos="1416"/>
                 <w:tab w:val="left" w:pos="2124"/>
                 <w:tab w:val="left" w:pos="2832"/>
                 <w:tab w:val="left" w:pos="3540"/>
                 <w:tab w:val="left" w:pos="4248"/>
                 <w:tab w:val="left" w:pos="4956"/>
                 <w:tab w:val="left" w:pos="5664"/>
                 <w:tab w:val="left" w:pos="6372"/>
                 <w:tab w:val="left" w:pos="7080"/>
                 <w:tab w:val="left" w:pos="7788"/>
                 <w:tab w:val="left" w:pos="8496"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00183BFA">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Paper’s title: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
+          <w:p w14:paraId="69C8EFD5" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="708"/>
                 <w:tab w:val="left" w:pos="1416"/>
                 <w:tab w:val="left" w:pos="2124"/>
                 <w:tab w:val="left" w:pos="2832"/>
                 <w:tab w:val="left" w:pos="3540"/>
                 <w:tab w:val="left" w:pos="4248"/>
                 <w:tab w:val="left" w:pos="4956"/>
                 <w:tab w:val="left" w:pos="5664"/>
                 <w:tab w:val="left" w:pos="6372"/>
                 <w:tab w:val="left" w:pos="7080"/>
                 <w:tab w:val="left" w:pos="7788"/>
                 <w:tab w:val="left" w:pos="8496"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
+          <w:p w14:paraId="5CA59C6A" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="708"/>
                 <w:tab w:val="left" w:pos="1416"/>
                 <w:tab w:val="left" w:pos="2124"/>
                 <w:tab w:val="left" w:pos="2832"/>
                 <w:tab w:val="left" w:pos="3540"/>
                 <w:tab w:val="left" w:pos="4248"/>
                 <w:tab w:val="left" w:pos="4956"/>
                 <w:tab w:val="left" w:pos="5664"/>
                 <w:tab w:val="left" w:pos="6372"/>
                 <w:tab w:val="left" w:pos="7080"/>
                 <w:tab w:val="left" w:pos="7788"/>
                 <w:tab w:val="left" w:pos="8496"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00183BFA" w:rsidRDefault="00183BFA" w:rsidP="00E461DE">
-[...7 lines deleted...]
-    <w:p w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
+    <w:p w14:paraId="1E6992B9" w14:textId="77777777" w:rsidR="00183BFA" w:rsidRDefault="00183BFA" w:rsidP="00E461DE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="532E800C" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>§ 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E461DE" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
+    <w:p w14:paraId="39F33915" w14:textId="59112651" w:rsidR="00E461DE" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>uthor</w:t>
       </w:r>
@@ -503,668 +503,642 @@
       </w:r>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the paper allow</w:t>
       </w:r>
       <w:r w:rsidR="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the journal “</w:t>
       </w:r>
-      <w:r w:rsidR="00DC1141">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">International </w:t>
+      <w:r w:rsidR="00FB7E38">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>International Entrepreneurship Review</w:t>
       </w:r>
       <w:r w:rsidR="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Entrepreneur</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">ship </w:t>
+        <w:t>” (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7E38">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>IER</w:t>
       </w:r>
       <w:r w:rsidR="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Review” (</w:t>
-[...11 lines deleted...]
-        <w:t>ER</w:t>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20BA1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20BA1" w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>to publish his/her</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20BA1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>/their</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20BA1" w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20BA1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20BA1" w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>rticle</w:t>
+      </w:r>
+      <w:r w:rsidR="007922FE">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> without any royalties (Creative Commons </w:t>
+      </w:r>
+      <w:r w:rsidR="007922FE" w:rsidRPr="007922FE">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>CC-BY license</w:t>
+      </w:r>
+      <w:r w:rsidR="007922FE">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20BA1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The Author(s) accepts that t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he editorial </w:t>
       </w:r>
       <w:r w:rsidR="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve">board </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>reserves the right to introduce editorial modifications</w:t>
+      </w:r>
+      <w:r w:rsidR="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, including changes of the title and the whole text as well as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>appropriate cuts if the paper exceeds the approved length.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E1A39C" w14:textId="77777777" w:rsidR="00183BFA" w:rsidRPr="00183BFA" w:rsidRDefault="00183BFA" w:rsidP="00E461DE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="654E6E5D" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>§ 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CECC5B2" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00183BFA" w:rsidP="00183BFA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00E461DE" w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E461DE" w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> allows </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00E461DE" w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00E461DE" w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ditor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ial board </w:t>
+      </w:r>
+      <w:r w:rsidR="00E461DE" w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">index </w:t>
+      </w:r>
+      <w:r w:rsidR="00E461DE" w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E461DE" w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rticle in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">domestic </w:t>
+      </w:r>
+      <w:r w:rsidR="00E461DE" w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and international databases in Polish and English. The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E461DE" w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>uthor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E461DE" w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> allow</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E461DE" w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to transfer </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6155A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the data such as full articles, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6155A" w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">abstracts, key words, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6155A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6155A" w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>uthor affiliations</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6155A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E461DE" w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>to the mentioned databases owners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72690452" w14:textId="77777777" w:rsidR="00183BFA" w:rsidRDefault="00183BFA" w:rsidP="00183BFA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D7A2A5" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>§ 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08875A4E" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The Author</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20BA1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6155A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20BA1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
+      <w:r w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00B20BA1">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve">accepts the fact that the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">full electronic version of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20BA1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rticle </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20BA1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>available and store</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6155A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in national and international databases mentioned in § 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20BA1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as well as on the website of the journal in the open access</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA004F4" w14:textId="77777777" w:rsidR="00183BFA" w:rsidRDefault="00183BFA" w:rsidP="00183BFA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54EADB55" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>§ 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50ED2BC9" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00B20BA1" w:rsidP="00183BFA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00E461DE" w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E461DE" w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B20BA1" w:rsidRPr="00183BFA">
-[...63 lines deleted...]
-        <w:t xml:space="preserve">he editorial </w:t>
+      <w:r w:rsidR="00A6155A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">guarantees </w:t>
+      </w:r>
+      <w:r w:rsidR="00E461DE" w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(i) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="00E461DE" w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he/she is the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6155A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">only </w:t>
+      </w:r>
+      <w:r w:rsidR="00E461DE" w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">owner or has been authorized by any additional copyright owner to assign the right, (ii) that the article does not infringe any third party rights and no license from or payments to a third party is required to publish the article and (iii) that the article has not been previously published or licensed. The board approves only original papers that have not been published in any other periodicals or books. The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00E461DE" w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>uthor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E461DE" w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the paper is responsible for copyright violation and other issues related to the article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B5AB0B" w14:textId="77777777" w:rsidR="00183BFA" w:rsidRDefault="00183BFA" w:rsidP="00183BFA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="156F837D" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>§ 5</w:t>
       </w:r>
       <w:r w:rsidR="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">board </w:t>
-[...347 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00183BFA" w:rsidRDefault="00183BFA" w:rsidP="00183BFA">
-[...146 lines deleted...]
-    <w:p w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="008E6006">
+    <w:p w14:paraId="7214189E" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="008E6006">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>In order to prevent</w:t>
       </w:r>
       <w:r w:rsidR="00B20BA1">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> against</w:t>
       </w:r>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1300,136 +1274,138 @@
       </w:r>
       <w:r w:rsidR="008E6006">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> declares that his</w:t>
       </w:r>
       <w:r w:rsidR="008E6006">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/her/their</w:t>
       </w:r>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> work does not symptoms of </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E6006">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ghostwriting</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E6006">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">nor </w:t>
       </w:r>
       <w:r w:rsidRPr="008E6006">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>guest-authorship</w:t>
       </w:r>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E461DE" w:rsidRDefault="00E461DE" w:rsidP="00E461DE">
+    <w:p w14:paraId="080146CF" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRDefault="00E461DE" w:rsidP="00E461DE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00183BFA" w:rsidRDefault="00183BFA" w:rsidP="00E461DE">
-[...15 lines deleted...]
-    <w:p w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
+    <w:p w14:paraId="34062BC5" w14:textId="77777777" w:rsidR="00183BFA" w:rsidRDefault="00183BFA" w:rsidP="00E461DE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BCA03B9" w14:textId="77777777" w:rsidR="00183BFA" w:rsidRPr="00183BFA" w:rsidRDefault="00183BFA" w:rsidP="00E461DE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FFDC445" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>§ 6</w:t>
       </w:r>
       <w:r w:rsidR="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B20BA1" w:rsidRPr="00E67F04" w:rsidRDefault="00B20BA1" w:rsidP="00B20BA1">
+    <w:p w14:paraId="055F72D9" w14:textId="77777777" w:rsidR="00B20BA1" w:rsidRPr="00E67F04" w:rsidRDefault="00B20BA1" w:rsidP="00B20BA1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The Author(s) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E67F04">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>declare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00E67F04">
@@ -1509,339 +1485,352 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g. the concept of the article, literature review, methodology, survey, data analysis, etc.)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E67F04">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9290" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3794"/>
         <w:gridCol w:w="1385"/>
         <w:gridCol w:w="4111"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B20BA1" w:rsidRPr="007922FE" w:rsidTr="00B20BA1">
+      <w:tr w:rsidR="00B20BA1" w:rsidRPr="007922FE" w14:paraId="06AB82E4" w14:textId="77777777" w:rsidTr="00B20BA1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B20BA1" w:rsidRPr="00B20BA1" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
+          <w:p w14:paraId="39C591E6" w14:textId="77777777" w:rsidR="00B20BA1" w:rsidRPr="00B20BA1" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B20BA1">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Name of the Author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B20BA1" w:rsidRPr="00720540" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
+          <w:p w14:paraId="6B7AFEB1" w14:textId="77777777" w:rsidR="00B20BA1" w:rsidRPr="00720540" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Contribution of authors (%)</w:t>
+              <w:t>Contribution</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>authors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B20BA1" w:rsidRPr="00E67F04" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
+          <w:p w14:paraId="6889B9D8" w14:textId="77777777" w:rsidR="00B20BA1" w:rsidRPr="00E67F04" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B20BA1">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
             <w:r w:rsidRPr="00B20BA1">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B20BA1">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>of contribution</w:t>
             </w:r>
             <w:r w:rsidRPr="00B20BA1">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B20BA1">
               <w:rPr>
                 <w:rStyle w:val="hps"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>of authors (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B20BA1">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>concepts, design, analysis and interpretation of data, methods etc. )</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20BA1" w:rsidRPr="007922FE" w:rsidTr="00B20BA1">
+      <w:tr w:rsidR="00B20BA1" w:rsidRPr="007922FE" w14:paraId="541061A5" w14:textId="77777777" w:rsidTr="00B20BA1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
+          <w:p w14:paraId="7CC91C1F" w14:textId="77777777" w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
+          <w:p w14:paraId="4A48D369" w14:textId="77777777" w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
+          <w:p w14:paraId="66E3509D" w14:textId="77777777" w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B20BA1" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
+          <w:p w14:paraId="39987F56" w14:textId="77777777" w:rsidR="00B20BA1" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
+          <w:p w14:paraId="2A59DA17" w14:textId="77777777" w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20BA1" w:rsidRPr="007922FE" w:rsidTr="00B20BA1">
+      <w:tr w:rsidR="00B20BA1" w:rsidRPr="007922FE" w14:paraId="02100049" w14:textId="77777777" w:rsidTr="00B20BA1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
+          <w:p w14:paraId="137EE71D" w14:textId="77777777" w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
+          <w:p w14:paraId="0674F3CB" w14:textId="77777777" w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B20BA1" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
+          <w:p w14:paraId="4FB96552" w14:textId="77777777" w:rsidR="00B20BA1" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
+          <w:p w14:paraId="1670EBEF" w14:textId="77777777" w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
+          <w:p w14:paraId="0517EDF2" w14:textId="77777777" w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20BA1" w:rsidRPr="007922FE" w:rsidTr="00B20BA1">
+      <w:tr w:rsidR="00B20BA1" w:rsidRPr="007922FE" w14:paraId="36C0AF0E" w14:textId="77777777" w:rsidTr="00B20BA1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
+          <w:p w14:paraId="3AE799CE" w14:textId="77777777" w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
+          <w:p w14:paraId="620450E6" w14:textId="77777777" w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
+          <w:p w14:paraId="5AA068F6" w14:textId="77777777" w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
+          <w:p w14:paraId="56E7844D" w14:textId="77777777" w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
+          <w:p w14:paraId="0ACB5D23" w14:textId="77777777" w:rsidR="00B20BA1" w:rsidRPr="00A33D0A" w:rsidRDefault="00B20BA1" w:rsidP="000C30F7">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B20BA1" w:rsidRPr="009E486C" w:rsidRDefault="00B20BA1" w:rsidP="00B20BA1">
+    <w:p w14:paraId="19086D6D" w14:textId="77777777" w:rsidR="00B20BA1" w:rsidRPr="009E486C" w:rsidRDefault="00B20BA1" w:rsidP="00B20BA1">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
+    <w:p w14:paraId="735AB10E" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>§ 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B20BA1" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
+    <w:p w14:paraId="79476AB5" w14:textId="77777777" w:rsidR="00B20BA1" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">All sources of funding must be disclosed. </w:t>
       </w:r>
       <w:r w:rsidR="00B20BA1">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If necessary, the </w:t>
       </w:r>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
@@ -1884,326 +1873,320 @@
       <w:r w:rsidR="00B20BA1">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> declare</w:t>
       </w:r>
       <w:r w:rsidR="00B20BA1">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the sources of funding the publication are as follows: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E461DE" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
+    <w:p w14:paraId="43D58F13" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00B20BA1">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>……………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B20BA1" w:rsidRDefault="00B20BA1" w:rsidP="00B20BA1">
+    <w:p w14:paraId="72DEA657" w14:textId="77777777" w:rsidR="00B20BA1" w:rsidRDefault="00B20BA1" w:rsidP="00B20BA1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>……………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B20BA1" w:rsidRDefault="00B20BA1" w:rsidP="00B20BA1">
+    <w:p w14:paraId="62A03AA9" w14:textId="77777777" w:rsidR="00B20BA1" w:rsidRDefault="00B20BA1" w:rsidP="00B20BA1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>……………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B20BA1" w:rsidRDefault="00B20BA1" w:rsidP="00B20BA1">
+    <w:p w14:paraId="37F74454" w14:textId="77777777" w:rsidR="00B20BA1" w:rsidRDefault="00B20BA1" w:rsidP="00B20BA1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>……………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B20BA1" w:rsidRDefault="00B20BA1" w:rsidP="00B20BA1">
+    <w:p w14:paraId="240529AD" w14:textId="77777777" w:rsidR="00B20BA1" w:rsidRDefault="00B20BA1" w:rsidP="00B20BA1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>……………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B20BA1" w:rsidRPr="00183BFA" w:rsidRDefault="00B20BA1" w:rsidP="00B20BA1">
+    <w:p w14:paraId="751C9F8C" w14:textId="047E2E21" w:rsidR="00B20BA1" w:rsidRPr="0030626D" w:rsidRDefault="00B20BA1" w:rsidP="00B20BA1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0030626D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Author(s) declares that all funding sources supporting the work have been acknowledged above as well as </w:t>
+      </w:r>
+      <w:r w:rsidR="00A475AD" w:rsidRPr="0030626D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>at the end of the article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030626D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6621A58F" w14:textId="77777777" w:rsidR="00183BFA" w:rsidRDefault="00183BFA" w:rsidP="00183BFA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D947C6" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>§ 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A35531" w14:textId="77777777" w:rsidR="00204062" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00183BFA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Considering the fact that ghost-writing and guest-authorship are symptoms of scientific dishonesty, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C94187">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Author(s) is informed that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the editorial </w:t>
+      </w:r>
+      <w:r w:rsidR="00C94187">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">board </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall report each such </w:t>
+      </w:r>
+      <w:r w:rsidR="00C94187">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>case to relevant bodies (academic units employing the author</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94187">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94187">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183BFA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, academic associations, academic editors associations, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6207FF9B" w14:textId="77777777" w:rsidR="00183BFA" w:rsidRDefault="00183BFA" w:rsidP="00E461DE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E5D019" w14:textId="77777777" w:rsidR="00C94187" w:rsidRDefault="00C94187" w:rsidP="00E461DE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="766D3368" w14:textId="77777777" w:rsidR="00C94187" w:rsidRPr="00183BFA" w:rsidRDefault="00C94187" w:rsidP="00C94187">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>The Author(s) declares that a</w:t>
-[...145 lines deleted...]
-        </w:rPr>
         <w:t>The Corresponding Author, on behalf of all authors, is ……………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C94187" w:rsidRDefault="00C94187" w:rsidP="00E461DE">
-[...7 lines deleted...]
-    <w:p w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00E461DE">
+    <w:p w14:paraId="565A254D" w14:textId="77777777" w:rsidR="00C94187" w:rsidRDefault="00C94187" w:rsidP="00E461DE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B55D303" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00E461DE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>………………………….</w:t>
       </w:r>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00183BFA">
@@ -2227,51 +2210,51 @@
       <w:r w:rsidR="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>……………………………….</w:t>
       </w:r>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C94187" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00E461DE">
+    <w:p w14:paraId="068D0458" w14:textId="77777777" w:rsidR="00C94187" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE" w:rsidP="00E461DE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Place, Date </w:t>
       </w:r>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00183BFA">
@@ -2326,378 +2309,372 @@
       <w:r w:rsidR="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s Sign</w:t>
       </w:r>
       <w:r w:rsidR="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00183BFA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ture</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE">
+    <w:p w14:paraId="6AEC46CF" w14:textId="77777777" w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidRDefault="00E461DE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E461DE" w:rsidRPr="00183BFA" w:rsidSect="00204062">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00732B50" w:rsidRDefault="00732B50" w:rsidP="00183BFA">
+    <w:p w14:paraId="079B9B61" w14:textId="77777777" w:rsidR="007820FE" w:rsidRDefault="007820FE" w:rsidP="00183BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00732B50" w:rsidRDefault="00732B50" w:rsidP="00183BFA">
+    <w:p w14:paraId="7CBC323B" w14:textId="77777777" w:rsidR="007820FE" w:rsidRDefault="007820FE" w:rsidP="00183BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1948503071"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00183BFA" w:rsidRDefault="00183BFA">
+      <w:p w14:paraId="2D24521A" w14:textId="77777777" w:rsidR="00183BFA" w:rsidRDefault="00183BFA">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00DC1141">
+        <w:r w:rsidR="007922FE">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> of </w:t>
         </w:r>
-        <w:r w:rsidR="00732B50">
-[...19 lines deleted...]
-        </w:r>
+        <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
+          <w:r w:rsidR="007922FE">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+        </w:fldSimple>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00183BFA" w:rsidRDefault="00183BFA">
+  <w:p w14:paraId="656E6B9C" w14:textId="77777777" w:rsidR="00183BFA" w:rsidRDefault="00183BFA">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00732B50" w:rsidRDefault="00732B50" w:rsidP="00183BFA">
+    <w:p w14:paraId="73A6ACBB" w14:textId="77777777" w:rsidR="007820FE" w:rsidRDefault="007820FE" w:rsidP="00183BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00732B50" w:rsidRDefault="00732B50" w:rsidP="00183BFA">
+    <w:p w14:paraId="3E576ECE" w14:textId="77777777" w:rsidR="007820FE" w:rsidRDefault="007820FE" w:rsidP="00183BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00183BFA" w:rsidRDefault="00DC1141">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="382E2BAA" w14:textId="58862C97" w:rsidR="00183BFA" w:rsidRDefault="0077107D">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r w:rsidRPr="000266EE">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A0C3124" wp14:editId="10C5E5C8">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E6971FA" wp14:editId="1E46447C">
           <wp:extent cx="2567767" cy="771525"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="7" name="Obraz 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2576874" cy="774261"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00183BFA" w:rsidRDefault="00183BFA">
+  <w:p w14:paraId="5E4DF6A4" w14:textId="77777777" w:rsidR="00183BFA" w:rsidRDefault="00183BFA">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="70"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E461DE"/>
     <w:rsid w:val="000262B2"/>
+    <w:rsid w:val="00175DEE"/>
     <w:rsid w:val="00183BFA"/>
     <w:rsid w:val="00204062"/>
+    <w:rsid w:val="002F3E67"/>
+    <w:rsid w:val="0030626D"/>
     <w:rsid w:val="003D15E6"/>
-    <w:rsid w:val="00732B50"/>
+    <w:rsid w:val="0077107D"/>
+    <w:rsid w:val="007820FE"/>
     <w:rsid w:val="007922FE"/>
     <w:rsid w:val="008E6006"/>
     <w:rsid w:val="00904335"/>
     <w:rsid w:val="009210D9"/>
     <w:rsid w:val="00A12CFE"/>
     <w:rsid w:val="00A136E5"/>
+    <w:rsid w:val="00A475AD"/>
     <w:rsid w:val="00A6155A"/>
     <w:rsid w:val="00A70DD1"/>
     <w:rsid w:val="00B20BA1"/>
     <w:rsid w:val="00C94187"/>
-    <w:rsid w:val="00DC1141"/>
     <w:rsid w:val="00E461DE"/>
+    <w:rsid w:val="00F02630"/>
+    <w:rsid w:val="00FB7E38"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="103E2E4E"/>
-  <w15:docId w15:val="{D6F9403E-9BAF-472E-98EF-63E491A3BDE4}"/>
+  <w14:docId w14:val="4BF12AA3"/>
+  <w15:docId w15:val="{9577F65A-9997-4636-A9AA-ED2FD8290A0D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3025,50 +3002,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00204062"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -3174,51 +3156,51 @@
     <w:rsid w:val="00B20BA1"/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00B20BA1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -3472,68 +3454,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>538</Words>
-  <Characters>3231</Characters>
+  <Words>533</Words>
+  <Characters>3198</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3762</CharactersWithSpaces>
+  <CharactersWithSpaces>3724</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>MC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>