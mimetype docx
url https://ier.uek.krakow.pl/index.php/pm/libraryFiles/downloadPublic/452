--- v0 (2025-10-10)
+++ v1 (2026-05-23)
@@ -1,78 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2480"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1869"/>
+        <w:gridCol w:w="3156"/>
+        <w:gridCol w:w="4052"/>
+        <w:gridCol w:w="1863"/>
       </w:tblGrid>
       <w:tr w:rsidR="003C605B" w:rsidRPr="005C39C0" w14:paraId="0ECBDD79" w14:textId="77777777" w:rsidTr="003C31B3">
         <w:trPr>
           <w:trHeight w:val="709"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="376EACCB" w14:textId="77777777" w:rsidR="003C605B" w:rsidRPr="005C39C0" w:rsidRDefault="00043379" w:rsidP="005F17BB">
+          <w:p w14:paraId="0D88D3F6" w14:textId="77777777" w:rsidR="003C605B" w:rsidRDefault="00043379" w:rsidP="005F17BB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000266EE">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14E3AD63" wp14:editId="7D7F6103">
                   <wp:extent cx="1437770" cy="432000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                   <wp:docPr id="7" name="Obraz 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
@@ -90,88 +91,123 @@
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1437770" cy="432000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
+          <w:p w14:paraId="376EACCB" w14:textId="691F2700" w:rsidR="006D4F3F" w:rsidRPr="005C39C0" w:rsidRDefault="006D4F3F" w:rsidP="005F17BB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:object w:dxaOrig="3375" w:dyaOrig="405" w14:anchorId="55383A3D">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:147pt;height:18pt" o:ole="">
+                  <v:imagedata r:id="rId9" o:title=""/>
+                </v:shape>
+                <o:OLEObject Type="Embed" ProgID="PBrush" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1839750822" r:id="rId10"/>
+              </w:object>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4722" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BE7B560" w14:textId="77777777" w:rsidR="003C605B" w:rsidRPr="005C39C0" w:rsidRDefault="003C605B" w:rsidP="009165FD">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C39C0">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AB9BD2F" wp14:editId="629B68BF">
                   <wp:extent cx="426151" cy="424180"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="5" name="Obraz 5"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9">
+                          <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="458816" cy="456694"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -196,276 +232,230 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F0E5BD2" wp14:editId="64E591D4">
                   <wp:extent cx="1028065" cy="395605"/>
                   <wp:effectExtent l="0" t="0" r="635" b="4445"/>
                   <wp:docPr id="6" name="Obraz 6" descr="Open_Access_logo_with_dark_text_for_contrast,_on_transparent_background-(1)"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="Open_Access_logo_with_dark_text_for_contrast,_on_transparent_background-(1)"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1028065" cy="395605"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F551C9" w:rsidRPr="005C39C0" w14:paraId="22788EE8" w14:textId="77777777" w:rsidTr="003C31B3">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DFC22A1" w14:textId="1BC9E9BC" w:rsidR="00F551C9" w:rsidRPr="005C39C0" w:rsidRDefault="009165FD" w:rsidP="001F6480">
+          <w:p w14:paraId="3DFC22A1" w14:textId="329025B7" w:rsidR="00F551C9" w:rsidRPr="005C39C0" w:rsidRDefault="006D4F3F" w:rsidP="001F6480">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C39C0">
+            <w:r w:rsidRPr="006D4F3F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00925A58" w:rsidRPr="005C39C0">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>YYYY</w:t>
+            </w:r>
+            <w:r w:rsidR="009165FD" w:rsidRPr="005C39C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001F6480">
+              <w:t xml:space="preserve">, Vol. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D4F3F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="005C39C0">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidR="009165FD" w:rsidRPr="005C39C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Vol. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00ED0432">
+              <w:t xml:space="preserve">, No. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D4F3F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...30 lines deleted...]
-              <w:t>2</w:t>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6591" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CC952C2" w14:textId="42F8399F" w:rsidR="00F551C9" w:rsidRPr="005C39C0" w:rsidRDefault="001D5393" w:rsidP="001F6480">
+          <w:p w14:paraId="0CC952C2" w14:textId="5D6E765C" w:rsidR="00F551C9" w:rsidRPr="005C39C0" w:rsidRDefault="001D5393" w:rsidP="001F6480">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C39C0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>10.15678/</w:t>
             </w:r>
             <w:r w:rsidR="007C2134" w:rsidRPr="007C2134">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>IER.20</w:t>
-[...57 lines deleted...]
-            <w:r w:rsidR="007C2134" w:rsidRPr="003C31B3">
+              <w:t>IER.</w:t>
+            </w:r>
+            <w:r w:rsidR="006D4F3F" w:rsidRPr="006D4F3F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
+              <w:t>YYYY</w:t>
+            </w:r>
+            <w:r w:rsidR="006D4F3F" w:rsidRPr="006D4F3F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="006D4F3F" w:rsidRPr="006D4F3F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>XXXX</w:t>
+            </w:r>
+            <w:r w:rsidR="006D4F3F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="006D4F3F" w:rsidRPr="006D4F3F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
               <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidR="006D4F3F" w:rsidRPr="006D4F3F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="060F1720" w14:textId="77777777" w:rsidR="00F551C9" w:rsidRPr="005C39C0" w:rsidRDefault="00245449" w:rsidP="00BB5C39">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C39C0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>This is title: Subtitle goes here</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF6ECFC" w14:textId="77777777" w:rsidR="00F551C9" w:rsidRPr="005C39C0" w:rsidRDefault="004E60DB" w:rsidP="00BB5C39">
@@ -1151,213 +1141,194 @@
         <w:trPr>
           <w:trHeight w:val="247"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B69AC39" w14:textId="77777777" w:rsidR="00AC21A2" w:rsidRPr="004B474A" w:rsidRDefault="00AC21A2" w:rsidP="00AC21A2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B474A">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Suggested citation: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20010B2F" w14:textId="2D60141D" w:rsidR="00AC21A2" w:rsidRPr="004B474A" w:rsidRDefault="00AC21A2" w:rsidP="004B4A04">
+          <w:p w14:paraId="20010B2F" w14:textId="421A87A8" w:rsidR="00AC21A2" w:rsidRPr="004B474A" w:rsidRDefault="00AC21A2" w:rsidP="004B4A04">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B474A">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>xxx, x., &amp; xxx, x. (202</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004B4A04">
+              <w:t>xxx, x., &amp; xxx, x. (</w:t>
+            </w:r>
+            <w:r w:rsidR="006D4F3F" w:rsidRPr="006D4F3F">
               <w:rPr>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>5</w:t>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>YYYY</w:t>
             </w:r>
             <w:r w:rsidRPr="004B474A">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">). xxx. </w:t>
             </w:r>
             <w:r w:rsidR="00E23EE2" w:rsidRPr="00E23EE2">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">International </w:t>
             </w:r>
             <w:r w:rsidRPr="00E23EE2">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Entrepreneur</w:t>
             </w:r>
             <w:r w:rsidR="00E23EE2" w:rsidRPr="00E23EE2">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ship</w:t>
             </w:r>
             <w:r w:rsidR="00E23EE2">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B474A">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Review,</w:t>
             </w:r>
             <w:r w:rsidRPr="004B474A">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00ED0432">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="004B474A">
+            <w:r w:rsidR="006D4F3F" w:rsidRPr="006D4F3F">
               <w:rPr>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
             <w:r w:rsidRPr="004B474A">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004B474A">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="006D4F3F" w:rsidRPr="006D4F3F">
               <w:rPr>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B474A">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B474A">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
               <w:t>XX</w:t>
             </w:r>
             <w:r w:rsidRPr="004B474A">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B474A">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B474A">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>. https://doi.org/10.15678/</w:t>
             </w:r>
             <w:r w:rsidR="003C31B3" w:rsidRPr="003C31B3">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>IER.202</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001F6480">
+              <w:t>IER.</w:t>
+            </w:r>
+            <w:r w:rsidR="006D4F3F" w:rsidRPr="006D4F3F">
               <w:rPr>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>5</w:t>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>YYYY</w:t>
             </w:r>
             <w:r w:rsidR="003C31B3" w:rsidRPr="003C31B3">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00ED0432">
+            <w:r w:rsidR="006D4F3F" w:rsidRPr="006D4F3F">
               <w:rPr>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...18 lines deleted...]
-              <w:t>2</w:t>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>XXXX</w:t>
             </w:r>
             <w:r w:rsidR="003C31B3" w:rsidRPr="003C31B3">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="003C31B3" w:rsidRPr="00886133">
               <w:rPr>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B419294" w14:textId="77777777" w:rsidR="00F551C9" w:rsidRPr="005C39C0" w:rsidRDefault="0082531F" w:rsidP="00DA235C">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
@@ -1766,51 +1737,50 @@
           <w:b/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52F617DC" w14:textId="77777777" w:rsidR="00C503BF" w:rsidRPr="005C39C0" w:rsidRDefault="00C503BF" w:rsidP="00C503BF">
       <w:pPr>
         <w:spacing w:before="360" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C39C0">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Results and discussion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45FE3CA5" w14:textId="77777777" w:rsidR="00C503BF" w:rsidRPr="005C39C0" w:rsidRDefault="00C503BF" w:rsidP="00C503BF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45696B18" w14:textId="77777777" w:rsidR="00C503BF" w:rsidRPr="005C39C0" w:rsidRDefault="00C503BF" w:rsidP="00536CE6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="783E59CC" w14:textId="77777777" w:rsidR="00C503BF" w:rsidRPr="005C39C0" w:rsidRDefault="00C503BF" w:rsidP="00536CE6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2941,51 +2911,50 @@
         <w:rPr>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>3pt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D23544B" w14:textId="77777777" w:rsidR="00860F86" w:rsidRPr="005C39C0" w:rsidRDefault="00860F86" w:rsidP="00860F86">
       <w:pPr>
         <w:pStyle w:val="1Akapit"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F656CA2" w14:textId="77777777" w:rsidR="00860F86" w:rsidRPr="005C39C0" w:rsidRDefault="00860F86" w:rsidP="00860F86">
       <w:pPr>
         <w:pStyle w:val="1Akapit"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11053CD9" w14:textId="77777777" w:rsidR="00D41639" w:rsidRPr="005C39C0" w:rsidRDefault="00D41639" w:rsidP="00860F86">
       <w:pPr>
         <w:pStyle w:val="1Akapit"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005C39C0">
-        <w:lastRenderedPageBreak/>
         <w:t>Testing period – 2012.12.04 – 2014.10.01 (102 weeks, from which 40 weeks required for system analysis and these results are submitted in this article, and during the remaining 62 weeks active investment of simulated nature were conducted).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10FC1AF0" w14:textId="77777777" w:rsidR="00D41639" w:rsidRPr="005C39C0" w:rsidRDefault="00D41639" w:rsidP="00D41639">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C39C0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>During the investigation, using</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32A23551" w14:textId="77777777" w:rsidR="005C2605" w:rsidRPr="005C39C0" w:rsidRDefault="005C2605" w:rsidP="006313C1">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -4368,115 +4337,115 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DD231A7" w14:textId="77777777" w:rsidR="00392DCF" w:rsidRPr="005C39C0" w:rsidRDefault="00392DCF" w:rsidP="00860F86">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23C78F17" w14:textId="77777777" w:rsidR="00392DCF" w:rsidRPr="005C39C0" w:rsidRDefault="00392DCF" w:rsidP="00392DCF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C39C0">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56186CAC" wp14:editId="020DE997">
             <wp:extent cx="1029547" cy="481634"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="11" name="Chart 32"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Chart 32"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm flipV="1">
                       <a:off x="0" y="0"/>
                       <a:ext cx="1049636" cy="491032"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="39C91A68" w14:textId="77777777" w:rsidR="00392DCF" w:rsidRPr="005C39C0" w:rsidRDefault="00392DCF" w:rsidP="00392DCF">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C39C0">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidR="00DF440C" w:rsidRPr="005C39C0">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="005C39C0">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="005C39C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Comparison between portfolio and CAC 40 Index</w:t>
@@ -5198,51 +5167,51 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="7480"/>
         <w:gridCol w:w="598"/>
       </w:tblGrid>
       <w:tr w:rsidR="002332A8" w:rsidRPr="005C39C0" w14:paraId="381E93BB" w14:textId="77777777" w:rsidTr="0004411E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8473" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4837633F" w14:textId="77777777" w:rsidR="002332A8" w:rsidRPr="005C39C0" w:rsidRDefault="0030177F" w:rsidP="0093714B">
+          <w:p w14:paraId="4837633F" w14:textId="77777777" w:rsidR="002332A8" w:rsidRPr="005C39C0" w:rsidRDefault="00000000" w:rsidP="0093714B">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:i/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
@@ -5701,51 +5670,51 @@
           <w:tcPr>
             <w:tcW w:w="8078" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59750DCD" w14:textId="77777777" w:rsidR="002332A8" w:rsidRPr="005C39C0" w:rsidRDefault="002332A8" w:rsidP="00F05889">
             <w:pPr>
               <w:ind w:left="113" w:hanging="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002332A8" w:rsidRPr="005C39C0" w14:paraId="47C150C5" w14:textId="77777777" w:rsidTr="00420DE8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B07FA05" w14:textId="77777777" w:rsidR="002332A8" w:rsidRPr="005C39C0" w:rsidRDefault="0030177F" w:rsidP="004D4FA2">
+          <w:p w14:paraId="4B07FA05" w14:textId="77777777" w:rsidR="002332A8" w:rsidRPr="005C39C0" w:rsidRDefault="00000000" w:rsidP="004D4FA2">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:i/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="20"/>
@@ -5789,80 +5758,78 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C39C0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">indicator for the scale component of public innovation support index in the country </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C39C0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>reffered</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005C39C0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> as </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C39C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005C39C0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002332A8" w:rsidRPr="005C39C0" w14:paraId="4D0FEBC1" w14:textId="77777777" w:rsidTr="00420DE8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E4478D8" w14:textId="77777777" w:rsidR="002332A8" w:rsidRPr="005C39C0" w:rsidRDefault="0030177F" w:rsidP="00F05889">
+          <w:p w14:paraId="5E4478D8" w14:textId="77777777" w:rsidR="002332A8" w:rsidRPr="005C39C0" w:rsidRDefault="00000000" w:rsidP="00F05889">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:i/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="20"/>
@@ -5890,81 +5857,79 @@
               <w:t xml:space="preserve"> -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8078" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03DCEA29" w14:textId="77777777" w:rsidR="002332A8" w:rsidRPr="005C39C0" w:rsidRDefault="002332A8" w:rsidP="004D4FA2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C39C0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">indicator for the quality component of public innovation support index in the country referred as </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C39C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005C39C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002332A8" w:rsidRPr="005C39C0" w14:paraId="278C6693" w14:textId="77777777" w:rsidTr="00420DE8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76D4222D" w14:textId="77777777" w:rsidR="002332A8" w:rsidRPr="005C39C0" w:rsidRDefault="0030177F" w:rsidP="00F05889">
+          <w:p w14:paraId="76D4222D" w14:textId="77777777" w:rsidR="002332A8" w:rsidRPr="005C39C0" w:rsidRDefault="00000000" w:rsidP="00F05889">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:i/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="20"/>
@@ -6008,61 +5973,59 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C39C0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">indicator for the impact component of public innovation support index in the country </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C39C0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>reffered</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005C39C0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> as </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C39C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005C39C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002332A8" w:rsidRPr="005C39C0" w14:paraId="4941FF8F" w14:textId="77777777" w:rsidTr="00420DE8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5047DCBC" w14:textId="77777777" w:rsidR="002332A8" w:rsidRPr="005C39C0" w:rsidRDefault="002332A8" w:rsidP="0093714B">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -6213,51 +6176,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8505"/>
         <w:gridCol w:w="566"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F551C9" w:rsidRPr="005C39C0" w14:paraId="7B884A02" w14:textId="77777777" w:rsidTr="0004411E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8505" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EB333DB" w14:textId="77777777" w:rsidR="00F551C9" w:rsidRPr="005C39C0" w:rsidRDefault="0030177F" w:rsidP="0030177F">
+          <w:p w14:paraId="5EB333DB" w14:textId="77777777" w:rsidR="00F551C9" w:rsidRPr="005C39C0" w:rsidRDefault="00000000" w:rsidP="0030177F">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:f>
                   <m:fPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:i/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:fPr>
                   <m:num>
                     <m:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
@@ -6399,61 +6362,59 @@
         <w:t>wh</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ich</w:t>
       </w:r>
       <w:r w:rsidR="00F551C9" w:rsidRPr="005C39C0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C3323B9" w14:textId="77777777" w:rsidR="00F551C9" w:rsidRPr="005C39C0" w:rsidRDefault="00F551C9" w:rsidP="003030DE">
       <w:pPr>
         <w:ind w:firstLine="737"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C39C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C39C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 1, 2, . . . , </w:t>
       </w:r>
       <w:r w:rsidRPr="005C39C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="005C39C0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> as the objectives to be maximized,</w:t>
       </w:r>
     </w:p>
@@ -6577,67 +6538,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidRPr="005C39C0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to all objectives (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C39C0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Brauers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C39C0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...15 lines deleted...]
-        <w:t>, 2010).</w:t>
+        <w:t xml:space="preserve"> &amp; Ginevicius, 2010).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E12EA89" w14:textId="77777777" w:rsidR="00E049F9" w:rsidRPr="005C39C0" w:rsidRDefault="00E049F9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56BC4C3B" w14:textId="77777777" w:rsidR="00F551C9" w:rsidRPr="005C39C0" w:rsidRDefault="00F551C9" w:rsidP="0082531F">
       <w:pPr>
         <w:spacing w:before="360" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C39C0">
         <w:rPr>
@@ -6779,63 +6724,55 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="005C39C0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, 571-597.</w:t>
       </w:r>
       <w:r w:rsidR="00AC21A2">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://doi.org/.....</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A4EF1E8" w14:textId="77777777" w:rsidR="00F551C9" w:rsidRPr="005C39C0" w:rsidRDefault="00F551C9" w:rsidP="00917CD6">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="340" w:hanging="340"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C39C0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Alesina</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, A., M. de Broeck, Prati, A., &amp; </w:t>
+        <w:t xml:space="preserve">Alesina, A., M. de Broeck, Prati, A., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C39C0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Tabellini</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C39C0">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, G. (1992). Default risk on government debt in OECD Countries. </w:t>
       </w:r>
       <w:r w:rsidRPr="005C39C0">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Economic Policy: A European Forum</w:t>
       </w:r>
       <w:r w:rsidRPr="005C39C0">
         <w:rPr>
           <w:szCs w:val="18"/>
@@ -7932,50 +7869,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> put the interests of the environment above the interests of their shareholders</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4407AE5E" w14:textId="77777777" w:rsidR="00C267FE" w:rsidRPr="005C39C0" w:rsidRDefault="00C267FE" w:rsidP="00C267FE">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:left="340" w:hanging="340"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C39C0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Organisations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C39C0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> care about the difficulties faced by their communities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B92E27" w14:textId="77777777" w:rsidR="00C267FE" w:rsidRPr="005C39C0" w:rsidRDefault="00C267FE" w:rsidP="00C267FE">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:left="340" w:hanging="340"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8065,51 +8003,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> intentions of acting ethically</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31FD3FAD" w14:textId="77777777" w:rsidR="00C267FE" w:rsidRPr="005C39C0" w:rsidRDefault="00C267FE" w:rsidP="00C267FE">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:left="340" w:hanging="340"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C39C0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Organisations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C39C0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> are aware of the economic challenges society faces (such as unemployment and the impact of poverty)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B80A783" w14:textId="77777777" w:rsidR="00C267FE" w:rsidRPr="005C39C0" w:rsidRDefault="00C267FE" w:rsidP="00C267FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71A73A5B" w14:textId="77777777" w:rsidR="00C267FE" w:rsidRPr="005C39C0" w:rsidRDefault="00C267FE" w:rsidP="00C267FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -8816,84 +8753,85 @@
             <w:r w:rsidRPr="00985B08">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Correspondence to:</w:t>
             </w:r>
             <w:r w:rsidR="009C3F5A" w:rsidRPr="00985B08">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FCD8756" w14:textId="77777777" w:rsidR="00F2354D" w:rsidRPr="00985B08" w:rsidRDefault="00F2354D" w:rsidP="00E879F7">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00985B08">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ORCID</w:t>
             </w:r>
             <w:r w:rsidRPr="00985B08">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00985B08">
               <w:rPr>
                 <w:noProof/>
                 <w:position w:val="-2"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6AC6F6EE" wp14:editId="6DFC07B0">
                   <wp:extent cx="90266" cy="90000"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="5715"/>
                   <wp:docPr id="12" name="Obraz 12"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12">
+                          <a:blip r:embed="rId14">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="90266" cy="90000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -9020,51 +8958,50 @@
             <w:r w:rsidRPr="00985B08">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r w:rsidR="00C87FD7" w:rsidRPr="00985B08">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4F39B44C" w14:textId="77777777" w:rsidR="00E11E39" w:rsidRPr="00985B08" w:rsidRDefault="00E11E39" w:rsidP="00C87FD7">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00985B08">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Correspondence to:</w:t>
             </w:r>
             <w:r w:rsidR="009C3F5A" w:rsidRPr="00985B08">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73C6AABD" w14:textId="77777777" w:rsidR="00F2354D" w:rsidRPr="00985B08" w:rsidRDefault="00F2354D" w:rsidP="00C87FD7">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00985B08">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ORCID</w:t>
             </w:r>
             <w:r w:rsidRPr="00985B08">
               <w:rPr>
                 <w:szCs w:val="20"/>
@@ -9074,51 +9011,51 @@
             <w:r w:rsidRPr="00985B08">
               <w:rPr>
                 <w:noProof/>
                 <w:position w:val="-2"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78BFEC30" wp14:editId="75D4D403">
                   <wp:extent cx="90266" cy="90000"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="5715"/>
                   <wp:docPr id="9" name="Obraz 9"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12">
+                          <a:blip r:embed="rId14">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="90266" cy="90000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -9283,51 +9220,51 @@
             <w:r w:rsidRPr="00985B08">
               <w:rPr>
                 <w:noProof/>
                 <w:position w:val="-2"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00D66A8F" wp14:editId="3CC29FFB">
                   <wp:extent cx="90266" cy="90000"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="5715"/>
                   <wp:docPr id="10" name="Obraz 10"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12">
+                          <a:blip r:embed="rId14">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="90266" cy="90000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -9996,51 +9933,51 @@
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
                     </w:rPr>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11802439" wp14:editId="7BFA5AF2">
                         <wp:extent cx="1087755" cy="401955"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="3" name="Obraz 3"/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="0" name="Obraz 10"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId13">
+                                <a:blip r:embed="rId15">
                                   <a:extLst>
                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                     </a:ext>
                                   </a:extLst>
                                 </a:blip>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1087755" cy="401955"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </pic:spPr>
                             </pic:pic>
@@ -10282,332 +10219,161 @@
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13B68C16" w14:textId="77777777" w:rsidR="00F54ECA" w:rsidRDefault="00F54ECA" w:rsidP="00AA1E04">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D28E834" w14:textId="77777777" w:rsidR="00F54ECA" w:rsidRDefault="00F54ECA" w:rsidP="00AA1E04">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05610649" w14:textId="77777777" w:rsidR="00F54ECA" w:rsidRDefault="00F54ECA" w:rsidP="00F54ECA">
-[...169 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="54D970EF" w14:textId="77777777" w:rsidR="00F54ECA" w:rsidRPr="00B73FF9" w:rsidRDefault="00F54ECA" w:rsidP="00F54ECA">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34CE6527" w14:textId="77777777" w:rsidR="00F54ECA" w:rsidRDefault="00F54ECA" w:rsidP="00F54ECA">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D0B6B52" w14:textId="77777777" w:rsidR="00F54ECA" w:rsidRDefault="00F54ECA" w:rsidP="00AA1E04">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A21270A" w14:textId="77777777" w:rsidR="00BD06AE" w:rsidRPr="005C39C0" w:rsidRDefault="00BD06AE" w:rsidP="00AA1E04">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BD06AE" w:rsidRPr="005C39C0" w:rsidSect="006E4D5F">
-      <w:headerReference w:type="even" r:id="rId15"/>
-      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="851" w:gutter="0"/>
       <w:pgNumType w:start="7"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28ED7E3F" w14:textId="77777777" w:rsidR="006E6627" w:rsidRDefault="006E6627" w:rsidP="00043488">
+    <w:p w14:paraId="46135D4F" w14:textId="77777777" w:rsidR="00C21031" w:rsidRDefault="00C21031" w:rsidP="00043488">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A111094" w14:textId="77777777" w:rsidR="006E6627" w:rsidRDefault="006E6627"/>
+    <w:p w14:paraId="6FEF684D" w14:textId="77777777" w:rsidR="00C21031" w:rsidRDefault="00C21031"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46CD2D22" w14:textId="77777777" w:rsidR="006E6627" w:rsidRDefault="006E6627" w:rsidP="00043488">
+    <w:p w14:paraId="5248B95F" w14:textId="77777777" w:rsidR="00C21031" w:rsidRDefault="00C21031" w:rsidP="00043488">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48493ED4" w14:textId="77777777" w:rsidR="006E6627" w:rsidRDefault="006E6627"/>
+    <w:p w14:paraId="4AFC5CA9" w14:textId="77777777" w:rsidR="00C21031" w:rsidRDefault="00C21031"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
@@ -10619,63 +10385,63 @@
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49EB2822" w14:textId="77777777" w:rsidR="006E6627" w:rsidRDefault="006E6627">
+    <w:p w14:paraId="5B3C4170" w14:textId="77777777" w:rsidR="00C21031" w:rsidRDefault="00C21031">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1792E847" w14:textId="77777777" w:rsidR="006E6627" w:rsidRDefault="006E6627" w:rsidP="00043488">
+    <w:p w14:paraId="78A74AED" w14:textId="77777777" w:rsidR="00C21031" w:rsidRDefault="00C21031" w:rsidP="00043488">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E5B72B" w14:textId="77777777" w:rsidR="006E6627" w:rsidRDefault="006E6627"/>
+    <w:p w14:paraId="44F266D3" w14:textId="77777777" w:rsidR="00C21031" w:rsidRDefault="00C21031"/>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7F1298AC" w14:textId="77777777" w:rsidR="00392DCF" w:rsidRPr="00F731C1" w:rsidRDefault="00392DCF" w:rsidP="00392DCF">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F731C1">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F731C1">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> In this study we exclude the American major leagues from our analysis, due to their fundamentally different approach to business.</w:t>
       </w:r>
@@ -15160,51 +14926,51 @@
   <w:num w:numId="32" w16cid:durableId="728696917">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1276980429">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="2076277844">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1181504802">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="454"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="67585"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC0EE9"/>
     <w:rsid w:val="00003A2B"/>
     <w:rsid w:val="00005303"/>
     <w:rsid w:val="00012C91"/>
     <w:rsid w:val="000232A4"/>
     <w:rsid w:val="0002650D"/>
     <w:rsid w:val="00036E45"/>
@@ -15426,50 +15192,51 @@
     <w:rsid w:val="004447A3"/>
     <w:rsid w:val="00456438"/>
     <w:rsid w:val="004579A4"/>
     <w:rsid w:val="0046258B"/>
     <w:rsid w:val="00470DA4"/>
     <w:rsid w:val="004804B1"/>
     <w:rsid w:val="00484550"/>
     <w:rsid w:val="0048656E"/>
     <w:rsid w:val="004873ED"/>
     <w:rsid w:val="00491C42"/>
     <w:rsid w:val="004A04F4"/>
     <w:rsid w:val="004A1A3F"/>
     <w:rsid w:val="004A5447"/>
     <w:rsid w:val="004B474A"/>
     <w:rsid w:val="004B4A04"/>
     <w:rsid w:val="004C35BD"/>
     <w:rsid w:val="004D11E6"/>
     <w:rsid w:val="004D4FA2"/>
     <w:rsid w:val="004E02E1"/>
     <w:rsid w:val="004E3082"/>
     <w:rsid w:val="004E4BDD"/>
     <w:rsid w:val="004E5967"/>
     <w:rsid w:val="004E59D1"/>
     <w:rsid w:val="004E60DB"/>
     <w:rsid w:val="004F343B"/>
+    <w:rsid w:val="005025FF"/>
     <w:rsid w:val="00510EE7"/>
     <w:rsid w:val="00514415"/>
     <w:rsid w:val="0051511F"/>
     <w:rsid w:val="00523263"/>
     <w:rsid w:val="00525F08"/>
     <w:rsid w:val="00536CE6"/>
     <w:rsid w:val="0054185C"/>
     <w:rsid w:val="00541AFA"/>
     <w:rsid w:val="00557203"/>
     <w:rsid w:val="00565CB5"/>
     <w:rsid w:val="005737D4"/>
     <w:rsid w:val="0057642F"/>
     <w:rsid w:val="00582645"/>
     <w:rsid w:val="00583B68"/>
     <w:rsid w:val="005A1E82"/>
     <w:rsid w:val="005B0810"/>
     <w:rsid w:val="005B68FC"/>
     <w:rsid w:val="005C2605"/>
     <w:rsid w:val="005C39C0"/>
     <w:rsid w:val="005D0ECD"/>
     <w:rsid w:val="005D1037"/>
     <w:rsid w:val="005D4FC7"/>
     <w:rsid w:val="005D75B5"/>
     <w:rsid w:val="005E3CD5"/>
     <w:rsid w:val="005E6873"/>
@@ -15483,50 +15250,51 @@
     <w:rsid w:val="00615D3D"/>
     <w:rsid w:val="00622404"/>
     <w:rsid w:val="006224A0"/>
     <w:rsid w:val="006313C1"/>
     <w:rsid w:val="00637432"/>
     <w:rsid w:val="00642A29"/>
     <w:rsid w:val="00643857"/>
     <w:rsid w:val="0064408C"/>
     <w:rsid w:val="0064437D"/>
     <w:rsid w:val="006461CA"/>
     <w:rsid w:val="00650299"/>
     <w:rsid w:val="00655F7D"/>
     <w:rsid w:val="006661A1"/>
     <w:rsid w:val="00673C27"/>
     <w:rsid w:val="00674E28"/>
     <w:rsid w:val="00677480"/>
     <w:rsid w:val="006808B6"/>
     <w:rsid w:val="00682386"/>
     <w:rsid w:val="00692B90"/>
     <w:rsid w:val="006A0F8F"/>
     <w:rsid w:val="006A181C"/>
     <w:rsid w:val="006A7E40"/>
     <w:rsid w:val="006B002C"/>
     <w:rsid w:val="006B2952"/>
     <w:rsid w:val="006C4E1F"/>
+    <w:rsid w:val="006D4F3F"/>
     <w:rsid w:val="006D5993"/>
     <w:rsid w:val="006E05E5"/>
     <w:rsid w:val="006E2B6E"/>
     <w:rsid w:val="006E4D5F"/>
     <w:rsid w:val="006E6627"/>
     <w:rsid w:val="006F37EC"/>
     <w:rsid w:val="006F4236"/>
     <w:rsid w:val="006F7D54"/>
     <w:rsid w:val="00704416"/>
     <w:rsid w:val="00705E20"/>
     <w:rsid w:val="00713B93"/>
     <w:rsid w:val="00714BD4"/>
     <w:rsid w:val="00720381"/>
     <w:rsid w:val="007233F0"/>
     <w:rsid w:val="0072410E"/>
     <w:rsid w:val="00740486"/>
     <w:rsid w:val="00740CC1"/>
     <w:rsid w:val="00750737"/>
     <w:rsid w:val="007522F1"/>
     <w:rsid w:val="00755A88"/>
     <w:rsid w:val="007653BA"/>
     <w:rsid w:val="00770967"/>
     <w:rsid w:val="00780D7B"/>
     <w:rsid w:val="007823A1"/>
     <w:rsid w:val="00782401"/>
@@ -15690,50 +15458,51 @@
     <w:rsid w:val="00B6352D"/>
     <w:rsid w:val="00B642A8"/>
     <w:rsid w:val="00B83638"/>
     <w:rsid w:val="00B90550"/>
     <w:rsid w:val="00B96765"/>
     <w:rsid w:val="00BA60A4"/>
     <w:rsid w:val="00BA7148"/>
     <w:rsid w:val="00BB1301"/>
     <w:rsid w:val="00BB1F71"/>
     <w:rsid w:val="00BB5C39"/>
     <w:rsid w:val="00BC0718"/>
     <w:rsid w:val="00BC49D4"/>
     <w:rsid w:val="00BD06AE"/>
     <w:rsid w:val="00BD6120"/>
     <w:rsid w:val="00BE09B0"/>
     <w:rsid w:val="00BE1F8E"/>
     <w:rsid w:val="00BE33DD"/>
     <w:rsid w:val="00BF3919"/>
     <w:rsid w:val="00BF47F3"/>
     <w:rsid w:val="00BF4C57"/>
     <w:rsid w:val="00BF4F38"/>
     <w:rsid w:val="00C0105B"/>
     <w:rsid w:val="00C02C9E"/>
     <w:rsid w:val="00C03FB7"/>
     <w:rsid w:val="00C203D3"/>
+    <w:rsid w:val="00C21031"/>
     <w:rsid w:val="00C21D3D"/>
     <w:rsid w:val="00C25FF9"/>
     <w:rsid w:val="00C267FE"/>
     <w:rsid w:val="00C27C7E"/>
     <w:rsid w:val="00C311C9"/>
     <w:rsid w:val="00C31EC1"/>
     <w:rsid w:val="00C32121"/>
     <w:rsid w:val="00C32C9F"/>
     <w:rsid w:val="00C370D9"/>
     <w:rsid w:val="00C4000F"/>
     <w:rsid w:val="00C4494B"/>
     <w:rsid w:val="00C45FFF"/>
     <w:rsid w:val="00C503BF"/>
     <w:rsid w:val="00C578C7"/>
     <w:rsid w:val="00C61D59"/>
     <w:rsid w:val="00C80318"/>
     <w:rsid w:val="00C8206F"/>
     <w:rsid w:val="00C82E39"/>
     <w:rsid w:val="00C830CC"/>
     <w:rsid w:val="00C83EAF"/>
     <w:rsid w:val="00C8405E"/>
     <w:rsid w:val="00C85473"/>
     <w:rsid w:val="00C87FD7"/>
     <w:rsid w:val="00C906D8"/>
     <w:rsid w:val="00C90AE6"/>
@@ -15790,50 +15559,51 @@
     <w:rsid w:val="00DD5582"/>
     <w:rsid w:val="00DD5E7A"/>
     <w:rsid w:val="00DD6249"/>
     <w:rsid w:val="00DD7A6E"/>
     <w:rsid w:val="00DE1982"/>
     <w:rsid w:val="00DE23A4"/>
     <w:rsid w:val="00DE4492"/>
     <w:rsid w:val="00DE4B90"/>
     <w:rsid w:val="00DE78C6"/>
     <w:rsid w:val="00DF31F4"/>
     <w:rsid w:val="00DF440C"/>
     <w:rsid w:val="00DF77E4"/>
     <w:rsid w:val="00E007CE"/>
     <w:rsid w:val="00E01D40"/>
     <w:rsid w:val="00E03F01"/>
     <w:rsid w:val="00E049F9"/>
     <w:rsid w:val="00E056D1"/>
     <w:rsid w:val="00E065EB"/>
     <w:rsid w:val="00E11E39"/>
     <w:rsid w:val="00E145FD"/>
     <w:rsid w:val="00E17240"/>
     <w:rsid w:val="00E21AAA"/>
     <w:rsid w:val="00E23E12"/>
     <w:rsid w:val="00E23EE2"/>
     <w:rsid w:val="00E241C6"/>
+    <w:rsid w:val="00E3259F"/>
     <w:rsid w:val="00E376A9"/>
     <w:rsid w:val="00E42073"/>
     <w:rsid w:val="00E43BAF"/>
     <w:rsid w:val="00E44E72"/>
     <w:rsid w:val="00E4575F"/>
     <w:rsid w:val="00E53A89"/>
     <w:rsid w:val="00E54D33"/>
     <w:rsid w:val="00E5639C"/>
     <w:rsid w:val="00E64EAE"/>
     <w:rsid w:val="00E659DD"/>
     <w:rsid w:val="00E71167"/>
     <w:rsid w:val="00E74777"/>
     <w:rsid w:val="00E74B4A"/>
     <w:rsid w:val="00E74C50"/>
     <w:rsid w:val="00E74C60"/>
     <w:rsid w:val="00E75B44"/>
     <w:rsid w:val="00E80404"/>
     <w:rsid w:val="00E80F73"/>
     <w:rsid w:val="00E8151B"/>
     <w:rsid w:val="00E84A82"/>
     <w:rsid w:val="00E85697"/>
     <w:rsid w:val="00E868F7"/>
     <w:rsid w:val="00E879F7"/>
     <w:rsid w:val="00E93CC8"/>
     <w:rsid w:val="00E94D4E"/>
@@ -15902,53 +15672,53 @@
     <w:rsid w:val="00FD2A03"/>
     <w:rsid w:val="00FD6D17"/>
     <w:rsid w:val="00FE2798"/>
     <w:rsid w:val="00FE563A"/>
     <w:rsid w:val="00FF0534"/>
     <w:rsid w:val="00FF7754"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="67585"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2B8A806B"/>
   <w15:docId w15:val="{7E5B19EF-437F-448B-BE31-D67F97171345}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16927,51 +16697,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1173760406">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17231,73 +17001,73 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE 2006"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EF96068-89DD-4EA0-B5FB-A6B54E0B0A39}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>8793</Characters>
+  <Pages>9</Pages>
+  <Words>1428</Words>
+  <Characters>8568</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>73</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>71</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universidad de Castilla-La Mancha</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10285</CharactersWithSpaces>
+  <CharactersWithSpaces>9977</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject/>
   <dc:creator>Krzysztof Wach</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>